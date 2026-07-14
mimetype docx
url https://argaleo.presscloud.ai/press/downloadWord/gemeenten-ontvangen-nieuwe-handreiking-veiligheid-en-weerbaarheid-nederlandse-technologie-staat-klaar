--- v0 (2025-12-17)
+++ v1 (2026-07-14)
@@ -196,106 +196,74 @@
         <w:t xml:space="preserve">Over: Argaleo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Argaleo is een Nederlands technologiebedrijf gespecialiseerd in digital twins voor stedelijke en maatschappelijke uitdagingen. We werken samen met gemeenten, rijksoverheid en veiligheidsregio’s om complexe vraagstukken inzichtelijk te maken. Onze kracht ligt in het combineren van uiteenlopende databronnen met slimme analyses, zodat bestuurders en uitvoerders een actueel en betrouwbaar beeld krijgen. Daarmee ondersteunen we beleid en uitvoering rond thema’s als veiligheid, mobiliteit, energie en ruimtelijke ontwikkeling. Zo helpt Argaleo organisaties om beter voorbereid te zijn en sneller te handelen bij maatschappelijke opgaven en crises.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>