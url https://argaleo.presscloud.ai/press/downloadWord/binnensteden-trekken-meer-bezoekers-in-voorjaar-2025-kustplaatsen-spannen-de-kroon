--- v1 (2025-12-17)
+++ v2 (2026-07-26)
@@ -224,106 +224,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Over Nationale Bezoekers Index&lt;br /&gt;
 De Nationale Bezoekers Index is een initiatief van Resono en Argaleo en biedt datagedreven inzichten in bezoekersstromen binnen Nederland. Door middel van geavanceerde analysetechnieken helpt de Index steden en organisaties beter inzicht te krijgen in bezoekerseconomie, toerisme en evenementen</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>