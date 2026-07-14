--- v1 (2025-12-17)
+++ v2 (2026-07-14)
@@ -170,106 +170,74 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">De Nationale Bezoekers Index biedt een onafhankelijk en gestandaardiseerd overzicht van bezoekersaantallen en druktepatronen in Nederlandse centrumgebieden. Het platform verzamelt, analyseert en presenteert data die beleidsmakers, binnenstadsmanagers, centrummanagers en ondernemers ondersteunt bij het nemen van weloverwogen beslissingen.&lt;br /&gt;
 &lt;br /&gt;
 Door gebruik te maken van geavanceerde meetmethoden en samen te werken met diverse partners, biedt de Nationale Bezoekers Index betrouwbare inzichten die essentieel zijn voor het monitoren en verbeteren van de aantrekkelijkheid en leefbaarheid van centrumgebieden.&lt;br /&gt;
 &lt;br /&gt;
 Met dit platform kunnen gebruikers eenvoudig trends en ontwikkelingen in hun stad volgen, prestaties vergelijken met andere centrumgebieden, en data inzetten voor strategische plannen en beleidsvorming. Daarnaast wordt er regelmatig gerapporteerd over landelijke trends en thema’s die relevant zijn voor het optimaliseren van stadsbezoek en economische groei.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>